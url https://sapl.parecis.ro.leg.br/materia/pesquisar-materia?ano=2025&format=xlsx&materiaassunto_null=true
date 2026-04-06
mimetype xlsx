--- v0 (2025-12-10)
+++ v1 (2026-04-06)
@@ -54,692 +54,692 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>RONILDO ALEXANDRINO</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/</t>
+    <t>http://sapl.parecis.ro.leg.br/media/</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, para que seja realizadas melhorias na INFRAESTRUTURA DA SECRETARIA MUNICIPAL DE OBRAS, tendo em vista a necessidade de adequações no prédio para oferecer melhores condições de trabalho aos servidores e a população.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/60/002-2025_-_vereador_ronildo_-_bairro_jardim_queila.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/60/002-2025_-_vereador_ronildo_-_bairro_jardim_queila.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, para que seja realizadas Recupereção Paliativa nos pontos críticos das ruas do bairro Jardim Queila.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MAZIN DO AMARAL</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/61/008-2025_-_vereador_osmar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/61/008-2025_-_vereador_osmar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, para que seja realizada a implantação de manilhas em frente a Associação dos Produtores Rurais do Assentamento do Lauro (ASPRAU) localizada na Linha KAPA 06, Lote 13, Gleba C.O Setor 05, CNPJ. 03.305.64:/0001- 42, com sede administrativa neste Município de Parecis RO.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>BRUNO DO KARATÊ</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/62/009-2025_-_vereador_bruno.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/62/009-2025_-_vereador_bruno.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, para que seja realizada a implantação de pagamento de diarias aos servidores da Secretaria de Assistencia Social que se afastar da respectiva sede de trabalho, para visita domiciliar rural.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ALESSON AMARAL</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/63/010-2025_-_vereador_alesson.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/63/010-2025_-_vereador_alesson.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, para que seja observado as orientações de implantação de gratificação de deslocamento para os profissionais da saúde, sendo eles técnicos de enfermagem, médicos, enfermeiros e motoristas, como alternativa ao pagamento de diarias.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PROFESSOR PAULO CÉSAR</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/64/011-2025_-_vereador_paulo_cesar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/64/011-2025_-_vereador_paulo_cesar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, para que seja realizado a Recuperação do Morro na Linha P14, Próximo à Igreja Católica.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/65/012-2025_-_vereador_paulo_cesar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/65/012-2025_-_vereador_paulo_cesar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, para que seja realizado a Solicitação de Manutenção na Estação de Tratamento de Esgoto do Municipio de Parecis.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PROFESSOR PAULO CÉSAR, RONILDO ALEXANDRINO</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/66/013-2025_-_vereador_paulo_cesar_e_ronildo.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/66/013-2025_-_vereador_paulo_cesar_e_ronildo.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, para que a Prefeitura Municipal, por meio do setor competente, realize uma vistoria nos terrenos urbanos do município, com o objetivo de identificar aqueles que não se encontram em boas condições de limpeza e conservação._x000D_
 _x000D_
 Caso seja constatada a necessidade de limpeza, solicita-se que a Prefeitura notifique os proprietários, estipulando um prazo de 15 (quinze) dias para que realizem a devida limpeza do imóvel. Caso não haja o cumprimento dentro do prazo estabelecido, que seja concedido um novo prazo de 10 (dez) dias para regularização._x000D_
 _x000D_
 Persistindo a irregularidade após os prazos concedidos, sugerimos que a Secretaria de Obras realize a limpeza do terreno, repassando as informações ao setor de Tributos para que os custos dos serviços sejam devidamente lançados junto ao Imposto Predial e Territorial Urbano (IPTU) do imóvel.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/67/014-2025_-_vereador_paulo_cesar_e_ronildo.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/67/014-2025_-_vereador_paulo_cesar_e_ronildo.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipalo, cópia ao Secretário de Obras, para que cesse imediatamente o despejo de entulhos no terreno adquirido pela Prefeitura Municipal, localizado na Rua Benedito Laurindo Gonçalves (antiga Olaria).</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/68/015-2025_-_vereador__ronildo.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/68/015-2025_-_vereador__ronildo.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipalo, para que realize a instalação da Secretaria de Obras em outro local, com a construção de um prédio adequado, contendo banheiros, cozinha completa com os móveis e utensílios necessários, como bebedouro, geladeira, fogão, entre outros.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/69/016-2025_-_vereador__ronildo_-.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/69/016-2025_-_vereador__ronildo_-.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipalo, para solicitar à Vossa Excelência a disponibilização de uma zeladora para atender à Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_017-2025.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_017-2025.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, para necessidade de instalação de lixeiras maiores e adequadas no canteiro central da cidade, a fim de atender às demandas do comércio local para o correto descarte dos resíduos sólidos.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/103/018-2025_-_vereador__ronildo_-_equipamentos_agricultura.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/103/018-2025_-_vereador__ronildo_-_equipamentos_agricultura.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, para a necessidade urgente da alocação dos maquinários, implementos agrícolas e demais equipamentos pertencentes à Secretaria Municipal de Agricultura em um local adequado e protegido.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/70/019-2025_-_vereador__ronildo.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/70/019-2025_-_vereador__ronildo.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipalo, com cópia à Secretaria de Assistência Social, que sejam realizados os procedimentos necessários para encaminhamento de pessoas em situação de dependência alcoólica, que ficam na Praça Municipal, para tratamento adequado em clínica especializada e/ou para o devido acolhimento por seus familiares.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/71/020-2025_-_vereador__ronildo_-_suporte_para_bicileta.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/71/020-2025_-_vereador__ronildo_-_suporte_para_bicileta.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, para a necessidade de aquisição e instalação de suportes para estacionamento de bicicletas (bicicletário) na Escola Municipal José Cestari.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>JULIANA ALVES SALOMÃO, RONILDO ALEXANDRINO</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/72/021-2025_-_vereador__juliana.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/72/021-2025_-_vereador__juliana.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipalo, com cópia ào Secretario de Saúde, solicitar a destinação de um veículo para o atendimento de situações emergenciais de saúde na região do Crédito Fundiário Flor da Selva, kapa 24, da linha 75 a linha 55, linha 65 e linha 70._x000D_
 Esta é uma necessidade urgente dos moradores, que frequentemente enfrentam dificuldades no acesso rápido a serviços de saúde devido à distância e à falta de transporte adequado.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/73/022-2025_-_vereador_bruno.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/73/022-2025_-_vereador_bruno.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipalo, com cópia à Secretaria Municipal de Saúde, solicitando a aquisição e instalação de um novo bebedor de água na recepção do Hospital de Pequeno Porte.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>JULIANA ALVES SALOMÃO</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/74/023-2025_-_vereador__juliana.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/74/023-2025_-_vereador__juliana.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Senhor Prefeito Municipal, Marcondes de Carvalho, a celebração de um TERMO DE PARCERIA com o Prefeito Municipal de Santa Luzia D’Oeste Jurandir de Oliveira, para atender os produtores rurais com a execução do programa “Porteira a Dentro ou Acesso Livre” situados na Linha P-14 nova, localizada na região de divisa entre Parecis e Santa Luzia do Oeste.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/75/024-2025_-_vereador__osmar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/75/024-2025_-_vereador__osmar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Senhor Prefeito Municipal, Marcondes de Carvalho, com copia ao Secretario de Obras, que seja realizado o serviço de manilhamento (drenagem) e encascalhamento na entrada do CONJUNTO HABITACIONAL - COAH 02, localizada neste município</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/76/025-2025_-_vereador__osmar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/76/025-2025_-_vereador__osmar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Senhor Prefeito Municipal, Marcondes de Carvalho, a instalação de redutores de velocidade (quebra-molas) e faixas de pedestre nos seguintes locais:_x000D_
 Avenida Carlos Gomes, nas proximidades do Restaurante Fogão a Lenha e Rua da Matriz, em frente à Igreja Católica.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/77/026-2025_-_vereador_bruno.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/77/026-2025_-_vereador_bruno.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipalo, com cópia à Secretaria Municipal de Obras, atendendo aos pedidos da comunidade local, reitera a solicitação urgente à Secretaria de Obras para a recuperação da Linha 80 PA Ceará, Linha P02 e Linha P04.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/78/027-2025_-_vereador_osmar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/78/027-2025_-_vereador_osmar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipalo, com cópia à Secretaria Municipal de Obras, solicitando a implantação de redutores de velocidade (quebra-molas) com sonorização na via localizada em frente ao prédio da Companhia de Águas e Esgotos de Rondônia (CAERD).</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/79/028-2025_-_vereador_ronildo.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/79/028-2025_-_vereador_ronildo.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipalo, com cópia à Secretaria Municipal de Obras, que sejam tomadas as providências necessárias para:_x000D_
 • Realizar o reparo e manutenção dos brinquedos do parquinho localizado na Praça Municipal;_x000D_
 • Substituir as lâmpadas queimadas da praça e instalar lâmpadas com fotocélula, para que se acendam automaticamente ao escurecer.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/80/029-2025_-_vereador_bruno.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/80/029-2025_-_vereador_bruno.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipalo, com cópia à Secretaria Municipal de Educação, que realize a implantação de Educadores Assistentes nas turmas de Educação Infantil e nos dois primeiros anos do Ensino Fundamental das escolas da rede municipal de ensino, nos termos do disposto no Projeto de Lei nº 1286/2011, aprovado pela Comissão de Educação da Câmara dos Deputados.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DONIZETE VITOR ALVES</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/81/030-2025_-_vereador_donizete.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/81/030-2025_-_vereador_donizete.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipalo, com cópia ao Secretário Municipal de Obras, que sejam tomadas as devidas providências para a realização do patrolamento, encascalhamento e limpeza lateral nas ruas e avenidas do Bairro Queila.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/82/031-2025_-_vereador_paulo_cesar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/82/031-2025_-_vereador_paulo_cesar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipalo, indico que viabilize, com urgência, a contratação de profissionais psicólogo e psicopedagogo, para prestar atendimento educacional e psicossocial aos alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/83/032-2025_-_vereador_paulo_cesar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/83/032-2025_-_vereador_paulo_cesar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, indico ao Excelentíssimo Senhor Prefeito Municipal de Parecis que determine, com urgência, a realização de reforma na Escola Sebastião Teixeira de Abrante, anteriormente denominada Escola Dom Pedro II, localizada no setor Pe de Galinha do município, visando atender à necessidade de segurança e conforto dos alunos e profissionais da educação.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>SERGIO LEÃO ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/84/033-2025_-_vereador_sergio_leao_-_certa.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/84/033-2025_-_vereador_sergio_leao_-_certa.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, com encaminhamento à Secretaria Municipal de Obras e ao Setor de Engenharia, indico que seja elaborado e encaminhado a esta Casa de Leis um cronograma detalhado das ações previstas para a recuperação das estradas vicinais do município de Parecis</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/85/034-2025_-_vereador_ronildo.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/85/034-2025_-_vereador_ronildo.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, que seja encaminhado à Câmara Municipal Projeto de Lei que altere a Lei Ordinária nº 926, de 19 de setembro de 2022, a fim de incluir a cultura do café entre as atividades prioritárias para o atendimento gratuito de manutenção de carreadores rurais pelo Programa Municipal de Mecanização, Infraestrutura Rural e Melhoria Urbanística.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/86/035-2025_-_vereador_bruno.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/86/035-2025_-_vereador_bruno.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, que seja realizada, com máxima urgência, a recuperação e o patrolamento da estrada vicinal conhecida como Linha P-14.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/87/036-2025_-_vereadora_juliana.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/87/036-2025_-_vereadora_juliana.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, indica a realização de projeto de engenharia e arquitetura visando a construção de um monumento com os dizeres “EU ❤ PARECIS”, a ser instalado na rotatória da Avenida Carlos Gomes, localizada na entrada do município pela RO-492.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/88/037-2025_-_vereador_paulo_cesar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/88/037-2025_-_vereador_paulo_cesar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, indico-lhe por meio do setor competente, que disponibilize um veículo exclusivo para uso do eletricista da Prefeitura Municipal, tendo em vista que atualmente o servidor realiza suas atividades utilizando veículo próprio para transportar ferramentas e materiais necessários ao exercício de suas funções.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/89/038-2025_-_vereador_osmar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/89/038-2025_-_vereador_osmar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, indico ao excelentíssimo senhor Prefeito Municipal, que seja providenciada a abertura e continuidade da linha 80, entre as linhas kapa 08 e kapa 10, no município de Parecis – RO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>ALESSON AMARAL, BRUNO DO KARATÊ, SERGIO LEÃO ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/90/039-2025_-_vereador_bruno_sergio_e_alesson.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/90/039-2025_-_vereador_bruno_sergio_e_alesson.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, indico que sejam tomadas as providências necessárias para que o Município realize a adesão ao Programa de Eficiência Energética da Energisa, cujas inscrições abrem no mês de agosto, voltado a órgãos públicos e instituições sem fins lucrativos, como a Secretaria de Saúde e as Escolas Municipais de Parecis.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/91/040-2025_-_vereador_osmar.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/91/040-2025_-_vereador_osmar.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, indica que seja determinada à Secretaria competente a execução de patrolamento na Linha 04 com a Linha 90, bem como no PA União – Assentamento do Lauro.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/92/041-2025_-_vereador_ronildo.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/92/041-2025_-_vereador_ronildo.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, INDICA que seja determinada à Secretaria Municipal de Obras e Serviços Públicos a recuperação dos pontos críticos e o patrolamento da Linha 70, zona rural deste município.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/93/042-2025_-_vereador_alesson.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/93/042-2025_-_vereador_alesson.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 _x000D_
 Ao excelentíssimo Prefeito Municipal, INDICA que seja determinada à Secretaria Municipal de Obras e Serviços Públicos a imediata recuperação da ponte localizada na Linha Kapa 08, bem como a manutenção e recuperação do respectivo trecho da estrada.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/94/6.728_-_indicacao_de_vereador.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/94/6.728_-_indicacao_de_vereador.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, INDICA que seja elaborado e enviado a esta Casa Legislativa um Projeto de Lei que autorize o Poder Executivo a realizar, de forma isenta, o transporte (mudança) de pessoas que manifestem interesse em residir neste município.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/95/44-2025-indicacao_de_vereador_-ronildo.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/95/44-2025-indicacao_de_vereador_-ronildo.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, INDICAR que sejam adotadas as providências necessárias para a recuperação da ponte localizada na Linha P-04, zona rural deste município.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/96/45-2025_-_indicacao_de_vereador_ronildo.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/96/45-2025_-_indicacao_de_vereador_ronildo.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, INDICA que seja elaborado e enviado a esta Casa Legislativa um Projeto de Lei que disponha sobre a redução das taxas cobradas aos agricultores do município no transporte de insumos agrícolas, tais como adubo, calcário, sementes, entre outros.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/98/c.598_-_indicacao_de_vereador.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/98/c.598_-_indicacao_de_vereador.pdf</t>
   </si>
   <si>
     <t>NDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal com cópia ao Senhor Secretário Municipal de Saúde, que seja providenciada a inclusão de atendimentos periódicos da Unidade Móvel Odontológica nas escolas da rede municipal de ensino</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/99/c.50e_-_indicacao_de_vereador.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/99/c.50e_-_indicacao_de_vereador.pdf</t>
   </si>
   <si>
     <t>NDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal com copia ao secretario de Esporte e Cultura, INDICA seja realizada a recuperação da grama sintética do Campo Sintético Esportivo situado próximo à Câmara Municipal.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/100/e.a8a_-_indicacao_de_vereador.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/100/e.a8a_-_indicacao_de_vereador.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
 Ao excelentíssimo Prefeito Municipal, INDICA a realocação de orçamento junto à Secretaria Municipal de Educação, visando a execução de reforma na Escola Sebastião Teixeira de Abrante, anteriormente denominada Escola Dom Pedro II, localizada no Setor Pé de Galinha, neste município.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/101/e.837_-_indicacao_de_vereador.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/101/e.837_-_indicacao_de_vereador.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE:_x000D_
  _x000D_
 Ao excelentíssimo Prefeito Municipal com copia ao Secretario de Obras, INDICA seja realizada a reabertura e recuperação da Linha P-06, com inicio no senhor Nilsinho do DER até o senhor Estake sendo um trecho de aproximadamente 2,5 km, localizado nas proximidades da Linha 105, zona rural deste município.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>“ATUALIZA O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE PARECIS, ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional de Suplementação por Anulação no orçamento vigente no valor de R$ 247.234,06 (duzentos e quarenta e sete mil duzentos e trinta e quatro reais e seis centavos) conforme disposto na Lei 4.320/64, Artigo 41, inciso I e artigo 43, parágrafo 1º, inciso III, e dá outras providências”.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_ordinaria_034-2025.pdf</t>
+    <t>http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_ordinaria_034-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura Crédito Adicional por Suplementação e Anulação no Orçamento Vigente no valor de R$ 20.000,00 (vinte mil reais), no orçamento vigente e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1046,68 +1046,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/60/002-2025_-_vereador_ronildo_-_bairro_jardim_queila.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/61/008-2025_-_vereador_osmar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/62/009-2025_-_vereador_bruno.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/63/010-2025_-_vereador_alesson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/64/011-2025_-_vereador_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/65/012-2025_-_vereador_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/66/013-2025_-_vereador_paulo_cesar_e_ronildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/67/014-2025_-_vereador_paulo_cesar_e_ronildo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/68/015-2025_-_vereador__ronildo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/69/016-2025_-_vereador__ronildo_-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/103/018-2025_-_vereador__ronildo_-_equipamentos_agricultura.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/70/019-2025_-_vereador__ronildo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/71/020-2025_-_vereador__ronildo_-_suporte_para_bicileta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/72/021-2025_-_vereador__juliana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/73/022-2025_-_vereador_bruno.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/74/023-2025_-_vereador__juliana.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/75/024-2025_-_vereador__osmar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/76/025-2025_-_vereador__osmar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/77/026-2025_-_vereador_bruno.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/78/027-2025_-_vereador_osmar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/79/028-2025_-_vereador_ronildo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/80/029-2025_-_vereador_bruno.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/81/030-2025_-_vereador_donizete.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/82/031-2025_-_vereador_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/83/032-2025_-_vereador_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/84/033-2025_-_vereador_sergio_leao_-_certa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/85/034-2025_-_vereador_ronildo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/86/035-2025_-_vereador_bruno.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/87/036-2025_-_vereadora_juliana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/88/037-2025_-_vereador_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/89/038-2025_-_vereador_osmar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/90/039-2025_-_vereador_bruno_sergio_e_alesson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/91/040-2025_-_vereador_osmar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/92/041-2025_-_vereador_ronildo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/93/042-2025_-_vereador_alesson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/94/6.728_-_indicacao_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/95/44-2025-indicacao_de_vereador_-ronildo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/96/45-2025_-_indicacao_de_vereador_ronildo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/98/c.598_-_indicacao_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/99/c.50e_-_indicacao_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/100/e.a8a_-_indicacao_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/101/e.837_-_indicacao_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_ordinaria_034-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/60/002-2025_-_vereador_ronildo_-_bairro_jardim_queila.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/61/008-2025_-_vereador_osmar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/62/009-2025_-_vereador_bruno.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/63/010-2025_-_vereador_alesson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/64/011-2025_-_vereador_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/65/012-2025_-_vereador_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/66/013-2025_-_vereador_paulo_cesar_e_ronildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/67/014-2025_-_vereador_paulo_cesar_e_ronildo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/68/015-2025_-_vereador__ronildo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/69/016-2025_-_vereador__ronildo_-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/103/018-2025_-_vereador__ronildo_-_equipamentos_agricultura.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/70/019-2025_-_vereador__ronildo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/71/020-2025_-_vereador__ronildo_-_suporte_para_bicileta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/72/021-2025_-_vereador__juliana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/73/022-2025_-_vereador_bruno.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/74/023-2025_-_vereador__juliana.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/75/024-2025_-_vereador__osmar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/76/025-2025_-_vereador__osmar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/77/026-2025_-_vereador_bruno.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/78/027-2025_-_vereador_osmar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/79/028-2025_-_vereador_ronildo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/80/029-2025_-_vereador_bruno.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/81/030-2025_-_vereador_donizete.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/82/031-2025_-_vereador_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/83/032-2025_-_vereador_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/84/033-2025_-_vereador_sergio_leao_-_certa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/85/034-2025_-_vereador_ronildo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/86/035-2025_-_vereador_bruno.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/87/036-2025_-_vereadora_juliana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/88/037-2025_-_vereador_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/89/038-2025_-_vereador_osmar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/90/039-2025_-_vereador_bruno_sergio_e_alesson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/91/040-2025_-_vereador_osmar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/92/041-2025_-_vereador_ronildo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/93/042-2025_-_vereador_alesson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/94/6.728_-_indicacao_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/95/44-2025-indicacao_de_vereador_-ronildo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/96/45-2025_-_indicacao_de_vereador_ronildo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/98/c.598_-_indicacao_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/99/c.50e_-_indicacao_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/100/e.a8a_-_indicacao_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/101/e.837_-_indicacao_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecis.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_ordinaria_034-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>